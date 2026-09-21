--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 28-06-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD8EVS</t>
   </si>
   <si>
     <t>NASRUDDIN</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>12:09 UTC</t>
   </si>
   <si>
     <t>YD8AVY</t>
   </si>
   <si>
     <t>SYARIFUDDIN</t>
   </si>
@@ -120,104 +120,101 @@
   <si>
     <t>HASAN</t>
   </si>
   <si>
     <t>SULAWESI BARAT</t>
   </si>
   <si>
     <t>12:12 UTC</t>
   </si>
   <si>
     <t>YC8LZL</t>
   </si>
   <si>
     <t>ILHAM HUSAIN</t>
   </si>
   <si>
     <t>SULAWESI TENGGARA</t>
   </si>
   <si>
     <t>12:13 UTC</t>
   </si>
   <si>
     <t>ADIBA</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YD8CGU</t>
   </si>
   <si>
     <t>SAMSU SAID, S.SOS</t>
   </si>
   <si>
     <t>12:14 UTC</t>
   </si>
   <si>
     <t>YD8EYV</t>
   </si>
   <si>
     <t>ANSHARI</t>
   </si>
   <si>
     <t>12:15 UTC</t>
   </si>
   <si>
     <t>YD8EYG</t>
   </si>
   <si>
     <t>BURHANUDDIN</t>
   </si>
   <si>
     <t>12:16 UTC</t>
   </si>
   <si>
     <t>YC8HXR</t>
   </si>
   <si>
     <t>HARYANTO</t>
   </si>
   <si>
     <t>YC8DKY</t>
   </si>
   <si>
     <t>SEMUEL ALIK</t>
   </si>
   <si>
     <t>12:17 UTC</t>
   </si>
   <si>
     <t>JAMALCASIDRAP</t>
   </si>
   <si>
     <t>12:18 UTC</t>
   </si>
   <si>
-    <t>FORMAT CALLSIGN TIDAK VALID</t>
-[...1 lines deleted...]
-  <si>
     <t>YD8ERD</t>
   </si>
   <si>
     <t>AMIRUDDIN</t>
   </si>
   <si>
     <t>ALICAMAR</t>
   </si>
   <si>
     <t>12:19 UTC</t>
   </si>
   <si>
     <t>YD8CZO</t>
   </si>
   <si>
     <t>ABD. RASYID, S.PD</t>
   </si>
   <si>
     <t>12:20 UTC</t>
   </si>
   <si>
     <t>YC8ATI</t>
   </si>
   <si>
     <t>ANDI NUR ALAM SESSU</t>
@@ -525,50 +522,56 @@
   <si>
     <t>KALIMANTAN TIMUR</t>
   </si>
   <si>
     <t>12:48 UTC</t>
   </si>
   <si>
     <t>YD8BMM</t>
   </si>
   <si>
     <t>H. MURSIDI MUSTAFA</t>
   </si>
   <si>
     <t>YD8AWX</t>
   </si>
   <si>
     <t>A. MULIATI</t>
   </si>
   <si>
     <t>12:49 UTC</t>
   </si>
   <si>
     <t>CA031</t>
   </si>
   <si>
+    <t>SAPRI</t>
+  </si>
+  <si>
+    <t>BARAKA</t>
+  </si>
+  <si>
     <t>12:50 UTC</t>
   </si>
   <si>
     <t>CALON AMATIR</t>
   </si>
   <si>
     <t>YD8CKM</t>
   </si>
   <si>
     <t>FATAHUDDIN</t>
   </si>
   <si>
     <t>YG8BAP</t>
   </si>
   <si>
     <t>SAHARUNA</t>
   </si>
   <si>
     <t>12:51 UTC</t>
   </si>
   <si>
     <t>YD8GLP</t>
   </si>
   <si>
     <t>DARWIS</t>
@@ -580,53 +583,50 @@
     <t>12:52 UTC</t>
   </si>
   <si>
     <t>YD8BPM</t>
   </si>
   <si>
     <t>RIKO MELLE HEMME</t>
   </si>
   <si>
     <t>12:53 UTC</t>
   </si>
   <si>
     <t>YD8EPB</t>
   </si>
   <si>
     <t>MARSAN</t>
   </si>
   <si>
     <t>12:54 UTC</t>
   </si>
   <si>
     <t>CA010</t>
   </si>
   <si>
     <t>ALIMUDDIN DARRAH</t>
-  </si>
-[...1 lines deleted...]
-    <t>BARAKA</t>
   </si>
   <si>
     <t>YD8ETR</t>
   </si>
   <si>
     <t>12:55 UTC</t>
   </si>
   <si>
     <t>YC8BCQ</t>
   </si>
   <si>
     <t>HUSAIN</t>
   </si>
   <si>
     <t>YC8DAO</t>
   </si>
   <si>
     <t>DAHNIAL M.DIAH</t>
   </si>
   <si>
     <t>12:56 UTC</t>
   </si>
   <si>
     <t>YC8GTU</t>
   </si>
@@ -1731,1007 +1731,1013 @@
         <v>47</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G23" s="4"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D24" s="4"/>
       <c r="E24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G24" s="4"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G25" s="4"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D27" s="4"/>
       <c r="E27" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G28" s="4"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G29" s="4"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="F30" s="5" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G30" s="4"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G31" s="4"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G32" s="4"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G33" s="4"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G34" s="4"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G35" s="4"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G36" s="4"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G39" s="4"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G40" s="4"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G41" s="4"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G44" s="4"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="4" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C46" s="4" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G47" s="4"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G48" s="4"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C49" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G49" s="4"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" s="4" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G50" s="4"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C52" s="4" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G52" s="4"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" s="4" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C54" s="4" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G54" s="4"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" s="4" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="4" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C58" s="4" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G58" s="4"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C60" s="4" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G60" s="4"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C61" s="4" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="F61" s="5" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C62" s="4" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G62" s="4"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C63" s="4" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G63" s="4"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C64" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="C64" s="4"/>
-[...1 lines deleted...]
-      <c r="E64" s="4"/>
+      <c r="D64" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>169</v>
+      </c>
       <c r="F64" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G66" s="4"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D67" s="4"/>
       <c r="E67" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G67" s="4"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5">
         <v>61</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G69" s="4"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G70" s="4"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="F71" s="5" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G71" s="4"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5">
         <v>65</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>189</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>190</v>
       </c>
       <c r="G72" s="4"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5">
         <v>66</v>
@@ -2993,51 +2999,53 @@
       <c r="E86" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G86" s="4"/>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>230</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>231</v>
       </c>
       <c r="D87" s="4"/>
       <c r="E87" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="G87" s="4"/>
+      <c r="G87" s="4" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>81</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>233</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>234</v>
       </c>
       <c r="D88" s="4"/>
       <c r="E88" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G88" s="4"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5">
         <v>82</v>
       </c>
       <c r="B89" s="5" t="s">
@@ -3104,121 +3112,121 @@
         <v>244</v>
       </c>
       <c r="D92" s="4"/>
       <c r="E92" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>245</v>
       </c>
       <c r="G92" s="4"/>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>86</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>246</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
       <c r="F93" s="5" t="s">
         <v>247</v>
       </c>
       <c r="G93" s="4" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5">
         <v>87</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>248</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D94" s="4"/>
       <c r="E94" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>247</v>
       </c>
       <c r="G94" s="4"/>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5">
         <v>88</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>250</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="4"/>
       <c r="F95" s="5" t="s">
         <v>251</v>
       </c>
       <c r="G95" s="4" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5">
         <v>89</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D96" s="4"/>
       <c r="E96" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>254</v>
       </c>
       <c r="G96" s="4"/>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5">
         <v>90</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D97" s="4"/>
       <c r="E97" s="4" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>254</v>
       </c>
       <c r="G97" s="4"/>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5">
         <v>91</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>258</v>
       </c>
       <c r="D98" s="4"/>
       <c r="E98" s="4" t="s">
         <v>259</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>260</v>
       </c>
       <c r="G98" s="4"/>
     </row>
@@ -3281,54 +3289,54 @@
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5">
         <v>95</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>269</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>270</v>
       </c>
       <c r="D102" s="4"/>
       <c r="E102" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G102" s="4"/>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5">
         <v>96</v>
       </c>
       <c r="B103" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D103" s="4"/>
       <c r="E103" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>272</v>
       </c>
       <c r="G103" s="4"/>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5">
         <v>97</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>273</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D104" s="4"/>
       <c r="E104" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="5" t="s">
@@ -3564,54 +3572,54 @@
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5">
         <v>110</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>307</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>308</v>
       </c>
       <c r="D117" s="4"/>
       <c r="E117" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>310</v>
       </c>
       <c r="G117" s="4"/>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5">
         <v>111</v>
       </c>
       <c r="B118" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C118" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D118" s="4"/>
       <c r="E118" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>311</v>
       </c>
       <c r="G118" s="4"/>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5">
         <v>112</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>307</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>308</v>
       </c>
       <c r="D119" s="4"/>
       <c r="E119" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="5" t="s">
@@ -3621,54 +3629,54 @@
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5">
         <v>113</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>314</v>
       </c>
       <c r="D120" s="4"/>
       <c r="E120" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>315</v>
       </c>
       <c r="G120" s="4"/>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5">
         <v>114</v>
       </c>
       <c r="B121" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C121" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>316</v>
       </c>
       <c r="G121" s="4"/>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5">
         <v>115</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>317</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>318</v>
       </c>
       <c r="D122" s="4"/>
       <c r="E122" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="5" t="s">