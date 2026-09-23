--- v0 (2026-08-09)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simpel" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>NET ORARI LOKAL ENREKANG</t>
   </si>
   <si>
     <t>Freq / Server: 2M Band / RPU BUNTU BOLONG/SERVER LTIMOJONGID149.129.218.218</t>
   </si>
   <si>
     <t>Tanggal: 09-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YD8AVY</t>
   </si>
   <si>
     <t>KEAR: YD8FAC</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>CALL SIGN</t>
   </si>
   <si>
@@ -146,50 +146,227 @@
     <t>YC8HYP</t>
   </si>
   <si>
     <t>YD8HFN</t>
   </si>
   <si>
     <t>YD8FJV</t>
   </si>
   <si>
     <t>YC7HHM</t>
   </si>
   <si>
     <t>YC8FXS</t>
   </si>
   <si>
     <t>YD8AWW</t>
   </si>
   <si>
     <t>YD8AWZ</t>
   </si>
   <si>
     <t>YD8EPB</t>
   </si>
   <si>
     <t>YF7UEX</t>
+  </si>
+  <si>
+    <t>YC8CMO</t>
+  </si>
+  <si>
+    <t>YD8EVX</t>
+  </si>
+  <si>
+    <t>YD9BXG</t>
+  </si>
+  <si>
+    <t>CA177</t>
+  </si>
+  <si>
+    <t>CA113</t>
+  </si>
+  <si>
+    <t>YD8MTU</t>
+  </si>
+  <si>
+    <t>YC6AAA</t>
+  </si>
+  <si>
+    <t>YD8AWX</t>
+  </si>
+  <si>
+    <t>YD8CEK</t>
+  </si>
+  <si>
+    <t>YG8ATX</t>
+  </si>
+  <si>
+    <t>YC8ETM</t>
+  </si>
+  <si>
+    <t>PD1SA</t>
+  </si>
+  <si>
+    <t>YD8BZW</t>
+  </si>
+  <si>
+    <t>YD8EQD</t>
+  </si>
+  <si>
+    <t>CA270</t>
+  </si>
+  <si>
+    <t>YD8BHR</t>
+  </si>
+  <si>
+    <t>YC8BPQ</t>
+  </si>
+  <si>
+    <t>YC8DKY</t>
+  </si>
+  <si>
+    <t>CA043</t>
+  </si>
+  <si>
+    <t>YD8CEH</t>
+  </si>
+  <si>
+    <t>YC8BWF</t>
+  </si>
+  <si>
+    <t>EMAN</t>
+  </si>
+  <si>
+    <t>YC8AUE</t>
+  </si>
+  <si>
+    <t>YD8EQE</t>
+  </si>
+  <si>
+    <t>YD8BXX</t>
+  </si>
+  <si>
+    <t>YD8DGL</t>
+  </si>
+  <si>
+    <t>ROSDIANA</t>
+  </si>
+  <si>
+    <t>YC8LZL</t>
+  </si>
+  <si>
+    <t>YD8CJG</t>
+  </si>
+  <si>
+    <t>YB8ECK</t>
+  </si>
+  <si>
+    <t>YD8EVH</t>
+  </si>
+  <si>
+    <t>CA090</t>
+  </si>
+  <si>
+    <t>YC8HJW</t>
+  </si>
+  <si>
+    <t>CA183</t>
+  </si>
+  <si>
+    <t>YD8CPR</t>
+  </si>
+  <si>
+    <t>CA054</t>
+  </si>
+  <si>
+    <t>YD8EHV</t>
+  </si>
+  <si>
+    <t>YD8KYS</t>
+  </si>
+  <si>
+    <t>YC2DIS</t>
+  </si>
+  <si>
+    <t>YB8FE</t>
+  </si>
+  <si>
+    <t>BUCEK</t>
+  </si>
+  <si>
+    <t>YD8BHI</t>
+  </si>
+  <si>
+    <t>YC8BXL</t>
+  </si>
+  <si>
+    <t>YD8EPD</t>
+  </si>
+  <si>
+    <t>YD8EWD</t>
+  </si>
+  <si>
+    <t>YC8HBQ</t>
+  </si>
+  <si>
+    <t>YD8EQB</t>
+  </si>
+  <si>
+    <t>YD8BMN</t>
+  </si>
+  <si>
+    <t>YD8EVS</t>
+  </si>
+  <si>
+    <t>YC2YDO</t>
+  </si>
+  <si>
+    <t>CA031</t>
+  </si>
+  <si>
+    <t>YD8BMM</t>
+  </si>
+  <si>
+    <t>YD8AMS</t>
+  </si>
+  <si>
+    <t>CA201</t>
+  </si>
+  <si>
+    <t>YC8DEH</t>
+  </si>
+  <si>
+    <t>YD8GTP</t>
+  </si>
+  <si>
+    <t>YC7OWH</t>
+  </si>
+  <si>
+    <t>YD8CRB</t>
+  </si>
+  <si>
+    <t>YD8AVY</t>
   </si>
   <si>
     <t>TERIMA KASIH ATAS PARTISIPASI REKAN-REKAN SEMUA. MOHON MAAF JIKA ADA KESALAHAN DALAM PENULISAN CALLSIGN NYA. SAMPAI JUMPA PADA NET BERIKUTNYA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -671,54 +848,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L27"/>
+  <dimension ref="A1:L28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:L27"/>
+      <selection activeCell="A1" sqref="A1:L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="22">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
@@ -863,558 +1040,702 @@
       </c>
       <c r="H9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="22">
       <c r="A10" s="4">
         <v>1</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="6">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G10" s="7">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H10" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="I10" s="8">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="J10" s="8"/>
+        <v>65</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>72</v>
+      </c>
       <c r="K10" s="9">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="L10" s="9"/>
+        <v>81</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="22">
       <c r="A11" s="4">
         <v>2</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" s="6">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G11" s="7">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H11" s="7"/>
+        <v>50</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>57</v>
+      </c>
       <c r="I11" s="8">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="J11" s="8"/>
+        <v>66</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>73</v>
+      </c>
       <c r="K11" s="9">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L11" s="9"/>
+        <v>82</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="22">
       <c r="A12" s="4">
         <v>3</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" s="6">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G12" s="7">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H12" s="7"/>
+        <v>51</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>58</v>
+      </c>
       <c r="I12" s="8">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="J12" s="8"/>
+        <v>67</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>74</v>
+      </c>
       <c r="K12" s="9">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="L12" s="9"/>
+        <v>83</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="22">
       <c r="A13" s="4">
         <v>4</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" s="6">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G13" s="7">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H13" s="7"/>
+        <v>52</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="I13" s="8">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="J13" s="8"/>
+        <v>68</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>75</v>
+      </c>
       <c r="K13" s="9">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="L13" s="9"/>
+        <v>84</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="22">
       <c r="A14" s="4">
         <v>5</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" s="6">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G14" s="7">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H14" s="7"/>
+        <v>53</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>60</v>
+      </c>
       <c r="I14" s="8">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="J14" s="8"/>
+        <v>69</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>76</v>
+      </c>
       <c r="K14" s="9">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L14" s="9"/>
+        <v>85</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="22">
       <c r="A15" s="4">
         <v>6</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" s="6">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G15" s="7">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H15" s="7"/>
+        <v>54</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>61</v>
+      </c>
       <c r="I15" s="8">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="J15" s="8"/>
+        <v>70</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>77</v>
+      </c>
       <c r="K15" s="9">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="L15" s="9"/>
+        <v>86</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="22">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" s="6">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F16" s="6"/>
+        <v>39</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>46</v>
+      </c>
       <c r="G16" s="7">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H16" s="7"/>
+        <v>55</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>62</v>
+      </c>
       <c r="I16" s="8">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J16" s="8"/>
+        <v>71</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>78</v>
+      </c>
       <c r="K16" s="9">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="L16" s="9"/>
+        <v>87</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="22">
       <c r="A17" s="4">
         <v>8</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" s="6">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="F17" s="6"/>
+        <v>40</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>47</v>
+      </c>
       <c r="G17" s="7">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H17" s="7"/>
+        <v>56</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>63</v>
+      </c>
       <c r="I17" s="8">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J17" s="8"/>
+        <v>72</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>79</v>
+      </c>
       <c r="K17" s="9">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="L17" s="9"/>
+        <v>88</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="22">
       <c r="A18" s="4">
         <v>9</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" s="6">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="F18" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>48</v>
+      </c>
       <c r="G18" s="7">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H18" s="7"/>
+        <v>57</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>64</v>
+      </c>
       <c r="I18" s="8">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="J18" s="8"/>
+        <v>73</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>80</v>
+      </c>
       <c r="K18" s="9">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="L18" s="9"/>
+        <v>89</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="22">
       <c r="A19" s="4">
         <v>10</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E19" s="6">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F19" s="6"/>
+        <v>42</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>49</v>
+      </c>
       <c r="G19" s="7">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H19" s="7"/>
+        <v>58</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="I19" s="8">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="J19" s="8"/>
+        <v>74</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>81</v>
+      </c>
       <c r="K19" s="9">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="L19" s="9"/>
+        <v>90</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="22">
       <c r="A20" s="4">
         <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E20" s="6">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="F20" s="6"/>
+        <v>43</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>50</v>
+      </c>
       <c r="G20" s="7">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H20" s="7"/>
+        <v>59</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>66</v>
+      </c>
       <c r="I20" s="8">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="J20" s="8"/>
+        <v>75</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>82</v>
+      </c>
       <c r="K20" s="9">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="L20" s="9"/>
+        <v>91</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="22">
       <c r="A21" s="4">
         <v>12</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E21" s="6">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F21" s="6"/>
+        <v>44</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="G21" s="7">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H21" s="7"/>
+        <v>60</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>67</v>
+      </c>
       <c r="I21" s="8">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="J21" s="8"/>
+        <v>76</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>83</v>
+      </c>
       <c r="K21" s="9">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L21" s="9"/>
+        <v>92</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="22">
       <c r="A22" s="4">
         <v>13</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E22" s="6">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="F22" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>52</v>
+      </c>
       <c r="G22" s="7">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H22" s="7"/>
+        <v>61</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>68</v>
+      </c>
       <c r="I22" s="8">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="J22" s="8"/>
+        <v>77</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>84</v>
+      </c>
       <c r="K22" s="9">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="L22" s="9"/>
+        <v>93</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="22">
       <c r="A23" s="4">
         <v>14</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E23" s="6">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F23" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="G23" s="7">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H23" s="7"/>
+        <v>62</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>69</v>
+      </c>
       <c r="I23" s="8">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="J23" s="8"/>
+        <v>78</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>85</v>
+      </c>
       <c r="K23" s="9">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="L23" s="9"/>
+        <v>94</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="22">
       <c r="A24" s="4">
         <v>15</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E24" s="6">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="F24" s="6"/>
+        <v>47</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>54</v>
+      </c>
       <c r="G24" s="7">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H24" s="7"/>
+        <v>63</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>70</v>
+      </c>
       <c r="I24" s="8">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="J24" s="8"/>
+        <v>79</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>86</v>
+      </c>
       <c r="K24" s="9">
-        <v>90</v>
-[...15 lines deleted...]
-      <c r="L25" s="12"/>
+        <v>95</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" customHeight="1" ht="22">
+      <c r="A25" s="4">
+        <v>16</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="5">
+        <v>32</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="6">
+        <v>48</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" s="7">
+        <v>64</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="I25" s="8">
+        <v>80</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="K25" s="9">
+        <v>96</v>
+      </c>
+      <c r="L25" s="9"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="10" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="10"/>
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="10"/>
+      <c r="A27" s="10" t="s">
+        <v>103</v>
+      </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
     </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="10"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C7"/>
     <mergeCell ref="D1:L1"/>
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="D4:L4"/>
     <mergeCell ref="D5:L5"/>
     <mergeCell ref="D6:L6"/>
-    <mergeCell ref="A26:L27"/>
+    <mergeCell ref="A27:L28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.18" right="0.18" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">