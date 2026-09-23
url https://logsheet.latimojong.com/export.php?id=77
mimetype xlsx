--- v0 (2026-08-09)
+++ v1 (2026-09-23)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$102</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>NET ORARI LOKAL ENREKANG</t>
   </si>
   <si>
     <t>Freq / Server: 2M Band / RPU BUNTU BOLONG/SERVER LTIMOJONGID149.129.218.218</t>
   </si>
   <si>
     <t>Tanggal: 09-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YD8AVY</t>
   </si>
   <si>
     <t>KEAR: YD8FAC</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
@@ -361,50 +361,560 @@
     <t>YD8AWZ</t>
   </si>
   <si>
     <t>ANWAR DERI, SH</t>
   </si>
   <si>
     <t>12:30 UTC</t>
   </si>
   <si>
     <t>YD8EPB</t>
   </si>
   <si>
     <t>MARSAN</t>
   </si>
   <si>
     <t>YF7UEX</t>
   </si>
   <si>
     <t>DJAKARIANSYAH</t>
   </si>
   <si>
     <t>KALIMANTAN UTARA</t>
   </si>
   <si>
     <t>12:31 UTC</t>
+  </si>
+  <si>
+    <t>YC8CMO</t>
+  </si>
+  <si>
+    <t>SABARUDDIN TODI</t>
+  </si>
+  <si>
+    <t>12:32 UTC</t>
+  </si>
+  <si>
+    <t>YD8EVX</t>
+  </si>
+  <si>
+    <t>KIMIN</t>
+  </si>
+  <si>
+    <t>12:33 UTC</t>
+  </si>
+  <si>
+    <t>YD9BXG</t>
+  </si>
+  <si>
+    <t>I MADE ADI CANDRAYANA</t>
+  </si>
+  <si>
+    <t>BALI</t>
+  </si>
+  <si>
+    <t>CA177</t>
+  </si>
+  <si>
+    <t>M. AMIRUDDIN</t>
+  </si>
+  <si>
+    <t>ALLA</t>
+  </si>
+  <si>
+    <t>12:34 UTC</t>
+  </si>
+  <si>
+    <t>TIDAK AKTIF</t>
+  </si>
+  <si>
+    <t>CA113</t>
+  </si>
+  <si>
+    <t>HANIA</t>
+  </si>
+  <si>
+    <t>MALUA</t>
+  </si>
+  <si>
+    <t>12:35 UTC</t>
+  </si>
+  <si>
+    <t>YD8MTU</t>
+  </si>
+  <si>
+    <t>ANDI SULUNGKAU</t>
+  </si>
+  <si>
+    <t>12:36 UTC</t>
+  </si>
+  <si>
+    <t>YC6AAA</t>
+  </si>
+  <si>
+    <t>MUZAKIR, S.PD.SD</t>
+  </si>
+  <si>
+    <t>ACEH</t>
+  </si>
+  <si>
+    <t>12:38 UTC</t>
+  </si>
+  <si>
+    <t>YD8AWX</t>
+  </si>
+  <si>
+    <t>A. MULIATI</t>
+  </si>
+  <si>
+    <t>12:39 UTC</t>
+  </si>
+  <si>
+    <t>YD8CEK</t>
+  </si>
+  <si>
+    <t>DRS.MANSYUR PANGGALA</t>
+  </si>
+  <si>
+    <t>12:41 UTC</t>
+  </si>
+  <si>
+    <t>YG8ATX</t>
+  </si>
+  <si>
+    <t>S DG NANRANG</t>
+  </si>
+  <si>
+    <t>SULAWESI BARAT</t>
+  </si>
+  <si>
+    <t>12:43 UTC</t>
+  </si>
+  <si>
+    <t>YC8ETM</t>
+  </si>
+  <si>
+    <t>RUSLI.T</t>
+  </si>
+  <si>
+    <t>12:44 UTC</t>
+  </si>
+  <si>
+    <t>PD1SA</t>
+  </si>
+  <si>
+    <t>BELANDA</t>
+  </si>
+  <si>
+    <t>YD8BZW</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JUFRI</t>
+  </si>
+  <si>
+    <t>12:45 UTC</t>
+  </si>
+  <si>
+    <t>YD8EQD</t>
+  </si>
+  <si>
+    <t>RASMAN</t>
+  </si>
+  <si>
+    <t>12:46 UTC</t>
+  </si>
+  <si>
+    <t>CA270</t>
+  </si>
+  <si>
+    <t>HASANUNIDDIN</t>
+  </si>
+  <si>
+    <t>BARAKA</t>
+  </si>
+  <si>
+    <t>12:47 UTC</t>
+  </si>
+  <si>
+    <t>YD8BHR</t>
+  </si>
+  <si>
+    <t>ANTON</t>
+  </si>
+  <si>
+    <t>YC8BPQ</t>
+  </si>
+  <si>
+    <t>ANZARI S.PD. MM</t>
+  </si>
+  <si>
+    <t>YC8DKY</t>
+  </si>
+  <si>
+    <t>SEMUEL ALIK</t>
+  </si>
+  <si>
+    <t>12:48 UTC</t>
+  </si>
+  <si>
+    <t>CA043</t>
+  </si>
+  <si>
+    <t>TAHALI</t>
+  </si>
+  <si>
+    <t>BUNTU BATU</t>
+  </si>
+  <si>
+    <t>YD8CEH</t>
+  </si>
+  <si>
+    <t>AMBO UPE</t>
+  </si>
+  <si>
+    <t>12:49 UTC</t>
+  </si>
+  <si>
+    <t>YC8BWF</t>
+  </si>
+  <si>
+    <t>BADAWI D</t>
+  </si>
+  <si>
+    <t>12:50 UTC</t>
+  </si>
+  <si>
+    <t>EMAN</t>
+  </si>
+  <si>
+    <t>12:51 UTC</t>
+  </si>
+  <si>
+    <t>YC8AUE</t>
+  </si>
+  <si>
+    <t>DRS. RUSLI</t>
+  </si>
+  <si>
+    <t>12:52 UTC</t>
+  </si>
+  <si>
+    <t>YD8EQE</t>
+  </si>
+  <si>
+    <t>DARMAN</t>
+  </si>
+  <si>
+    <t>YD8BXX</t>
+  </si>
+  <si>
+    <t>A.FARIDA</t>
+  </si>
+  <si>
+    <t>12:53 UTC</t>
+  </si>
+  <si>
+    <t>YD8DGL</t>
+  </si>
+  <si>
+    <t>HAERUDDIN</t>
+  </si>
+  <si>
+    <t>ROSDIANA</t>
+  </si>
+  <si>
+    <t>12:54 UTC</t>
+  </si>
+  <si>
+    <t>YC8LZL</t>
+  </si>
+  <si>
+    <t>ILHAM HUSAIN</t>
+  </si>
+  <si>
+    <t>12:55 UTC</t>
+  </si>
+  <si>
+    <t>YD8CJG</t>
+  </si>
+  <si>
+    <t>ANDI SUNURNIATI</t>
+  </si>
+  <si>
+    <t>YB8ECK</t>
+  </si>
+  <si>
+    <t>SYAMSUL RIJAL JAYA M</t>
+  </si>
+  <si>
+    <t>12:56 UTC</t>
+  </si>
+  <si>
+    <t>YD8EVH</t>
+  </si>
+  <si>
+    <t>ABD MAJID DG NGERANG</t>
+  </si>
+  <si>
+    <t>12:57 UTC</t>
+  </si>
+  <si>
+    <t>CA090</t>
+  </si>
+  <si>
+    <t>HADI</t>
+  </si>
+  <si>
+    <t>ENREKANG</t>
+  </si>
+  <si>
+    <t>12:59 UTC</t>
+  </si>
+  <si>
+    <t>YC8HJW</t>
+  </si>
+  <si>
+    <t>ANDI HIJRAWATI</t>
+  </si>
+  <si>
+    <t>CA183</t>
+  </si>
+  <si>
+    <t>ALI MADA</t>
+  </si>
+  <si>
+    <t>13:00 UTC</t>
+  </si>
+  <si>
+    <t>YD8CPR</t>
+  </si>
+  <si>
+    <t>AMRI</t>
+  </si>
+  <si>
+    <t>13:02 UTC</t>
+  </si>
+  <si>
+    <t>CA054</t>
+  </si>
+  <si>
+    <t>MUH. ALIF</t>
+  </si>
+  <si>
+    <t>YD8EHV</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN</t>
+  </si>
+  <si>
+    <t>13:04 UTC</t>
+  </si>
+  <si>
+    <t>YD8KYS</t>
+  </si>
+  <si>
+    <t>YUSRI</t>
+  </si>
+  <si>
+    <t>YC2DIS</t>
+  </si>
+  <si>
+    <t>SURONO</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH</t>
+  </si>
+  <si>
+    <t>13:05 UTC</t>
+  </si>
+  <si>
+    <t>YB8FE</t>
+  </si>
+  <si>
+    <t>MUH. RAFIQ FATTAH</t>
+  </si>
+  <si>
+    <t>BUCEK</t>
+  </si>
+  <si>
+    <t>YD8BHI</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>13:06 UTC</t>
+  </si>
+  <si>
+    <t>YC8BXL</t>
+  </si>
+  <si>
+    <t>RIJAL.D</t>
+  </si>
+  <si>
+    <t>13:07 UTC</t>
+  </si>
+  <si>
+    <t>YD8EPD</t>
+  </si>
+  <si>
+    <t>AMINUDDIN</t>
+  </si>
+  <si>
+    <t>13:08 UTC</t>
+  </si>
+  <si>
+    <t>YD8EWD</t>
+  </si>
+  <si>
+    <t>HENOS SAMPE</t>
+  </si>
+  <si>
+    <t>13:09 UTC</t>
+  </si>
+  <si>
+    <t>YC8HBQ</t>
+  </si>
+  <si>
+    <t>ABDULLAH</t>
+  </si>
+  <si>
+    <t>13:10 UTC</t>
+  </si>
+  <si>
+    <t>YD8EQB</t>
+  </si>
+  <si>
+    <t>NIBAH, S.PD</t>
+  </si>
+  <si>
+    <t>13:11 UTC</t>
+  </si>
+  <si>
+    <t>YD8BMN</t>
+  </si>
+  <si>
+    <t>MUSLIADI</t>
+  </si>
+  <si>
+    <t>13:15 UTC</t>
+  </si>
+  <si>
+    <t>YD8EVS</t>
+  </si>
+  <si>
+    <t>NASRUDDIN</t>
+  </si>
+  <si>
+    <t>YC2YDO</t>
+  </si>
+  <si>
+    <t>ANDRI BENY PURWANTO</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA</t>
+  </si>
+  <si>
+    <t>13:16 UTC</t>
+  </si>
+  <si>
+    <t>CA031</t>
+  </si>
+  <si>
+    <t>SAPRI</t>
+  </si>
+  <si>
+    <t>13:17 UTC</t>
+  </si>
+  <si>
+    <t>YD8BMM</t>
+  </si>
+  <si>
+    <t>H. MURSIDI MUSTAFA</t>
+  </si>
+  <si>
+    <t>13:18 UTC</t>
+  </si>
+  <si>
+    <t>YD8AMS</t>
+  </si>
+  <si>
+    <t>ARIFUDDIN ADAM PASA</t>
+  </si>
+  <si>
+    <t>CA201</t>
+  </si>
+  <si>
+    <t>NASRIADI</t>
+  </si>
+  <si>
+    <t>13:19 UTC</t>
+  </si>
+  <si>
+    <t>YC8DEH</t>
+  </si>
+  <si>
+    <t>MARTHEN LINGGI ALLO</t>
+  </si>
+  <si>
+    <t>13:20 UTC</t>
+  </si>
+  <si>
+    <t>YD8GTP</t>
+  </si>
+  <si>
+    <t>SUHARTONO LAHI</t>
+  </si>
+  <si>
+    <t>13:22 UTC</t>
+  </si>
+  <si>
+    <t>YC7OWH</t>
+  </si>
+  <si>
+    <t>ADRIANTO ADEHAN</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH</t>
+  </si>
+  <si>
+    <t>YD8CRB</t>
+  </si>
+  <si>
+    <t>ADION ABDULLAH</t>
+  </si>
+  <si>
+    <t>13:23 UTC</t>
+  </si>
+  <si>
+    <t>YD8AVY</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>13:39 UTC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -809,55 +1319,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G43"/>
+  <dimension ref="A1:G102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="7" activePane="bottomLeft" state="frozen" topLeftCell="A8"/>
-      <selection pane="bottomLeft" activeCell="F8" sqref="F8:F43"/>
+      <selection pane="bottomLeft" activeCell="F8" sqref="F8:F102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="34" customWidth="true" style="0"/>
     <col min="4" max="4" width="26" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="24">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="24">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="C3" s="1" t="s">
         <v>2</v>
@@ -1559,52 +2069,1193 @@
       </c>
       <c r="F42" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="s">
         <v>113</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G43" s="4"/>
     </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="5">
+        <v>37</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G44" s="4"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="5">
+        <v>38</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G45" s="4"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="5">
+        <v>39</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G46" s="4"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="5">
+        <v>40</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="5">
+        <v>41</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="G48" s="4"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="5">
+        <v>42</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G49" s="4"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="5">
+        <v>43</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G50" s="4"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="5">
+        <v>44</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="G51" s="4"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="5">
+        <v>45</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G52" s="4"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="5">
+        <v>46</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D53" s="4"/>
+      <c r="E53" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G53" s="4"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="5">
+        <v>47</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="D54" s="4"/>
+      <c r="E54" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G54" s="4"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="5">
+        <v>48</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G55" s="4"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="5">
+        <v>49</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D56" s="4"/>
+      <c r="E56" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G56" s="4"/>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="5">
+        <v>50</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G57" s="4"/>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="5">
+        <v>51</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G58" s="4"/>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="5">
+        <v>52</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="4"/>
+      <c r="E59" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G59" s="4"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="5">
+        <v>53</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G60" s="4"/>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="5">
+        <v>54</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G61" s="4"/>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="5">
+        <v>55</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="5">
+        <v>56</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G63" s="4"/>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="5">
+        <v>57</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G64" s="4"/>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="5">
+        <v>58</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="4"/>
+      <c r="F65" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="5">
+        <v>59</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="D66" s="4"/>
+      <c r="E66" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G66" s="4"/>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="5">
+        <v>60</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="D67" s="4"/>
+      <c r="E67" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G67" s="4"/>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="5">
+        <v>61</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="G68" s="4"/>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="5">
+        <v>62</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="D69" s="4"/>
+      <c r="E69" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="G69" s="4"/>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="5">
+        <v>63</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="5">
+        <v>64</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="D71" s="4"/>
+      <c r="E71" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="G71" s="4"/>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="5">
+        <v>65</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="G72" s="4"/>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="5">
+        <v>66</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="D73" s="4"/>
+      <c r="E73" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G73" s="4"/>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="5">
+        <v>67</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G74" s="4"/>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="5">
+        <v>68</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="5">
+        <v>69</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="G76" s="4"/>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="5">
+        <v>70</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="5">
+        <v>71</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="D78" s="4"/>
+      <c r="E78" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G78" s="4"/>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="5">
+        <v>72</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="5">
+        <v>73</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G80" s="4"/>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="5">
+        <v>74</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D81" s="4"/>
+      <c r="E81" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G81" s="4"/>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="5">
+        <v>75</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D82" s="4"/>
+      <c r="E82" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G82" s="4"/>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="5">
+        <v>76</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="D83" s="4"/>
+      <c r="E83" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G83" s="4"/>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="5">
+        <v>77</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+      <c r="F84" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="5">
+        <v>78</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="D85" s="4"/>
+      <c r="E85" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G85" s="4"/>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="5">
+        <v>79</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="D86" s="4"/>
+      <c r="E86" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G86" s="4"/>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="5">
+        <v>80</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G87" s="4"/>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="5">
+        <v>81</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="G88" s="4"/>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="5">
+        <v>82</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="D89" s="4"/>
+      <c r="E89" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G89" s="4"/>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="5">
+        <v>83</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D90" s="4"/>
+      <c r="E90" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="G90" s="4"/>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="5">
+        <v>84</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D91" s="4"/>
+      <c r="E91" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="G91" s="4"/>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="5">
+        <v>85</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D92" s="4"/>
+      <c r="E92" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="G92" s="4"/>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="5">
+        <v>86</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D93" s="4"/>
+      <c r="E93" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="G93" s="4"/>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="5">
+        <v>87</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="G94" s="4"/>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="5">
+        <v>88</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="D95" s="4"/>
+      <c r="E95" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G95" s="4"/>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="5">
+        <v>89</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D96" s="4"/>
+      <c r="E96" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G96" s="4"/>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="5">
+        <v>90</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="G97" s="4"/>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="5">
+        <v>91</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D98" s="4"/>
+      <c r="E98" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="G98" s="4"/>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="5">
+        <v>92</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="D99" s="4"/>
+      <c r="E99" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="G99" s="4"/>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="5">
+        <v>93</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D100" s="4"/>
+      <c r="E100" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="G100" s="4"/>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="5">
+        <v>94</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D101" s="4"/>
+      <c r="E101" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="G101" s="4"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="5">
+        <v>95</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D102" s="4"/>
+      <c r="E102" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="G102" s="4"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A7:G43"/>
+  <autoFilter ref="A7:G102"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>