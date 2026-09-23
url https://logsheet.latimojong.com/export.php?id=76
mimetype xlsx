--- v0 (2026-08-09)
+++ v1 (2026-09-23)
@@ -2876,51 +2876,53 @@
       <c r="E85" s="4"/>
       <c r="F85" s="5" t="s">
         <v>188</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>79</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>196</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>197</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="G86" s="4"/>
+      <c r="G86" s="4" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="5" t="s">
         <v>198</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>81</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>200</v>
       </c>