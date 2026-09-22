--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simpel" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>KEGIATAN HET RUTIN BANJARMASIN NET</t>
   </si>
   <si>
     <t>Freq / Server: BENJARMASIN SERVER ID 172.93.2218.167:9889</t>
   </si>
   <si>
     <t>Tanggal: 08-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YD8FAC</t>
   </si>
   <si>
     <t>KEAR: YD8HOU</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>CALL SIGN</t>
   </si>
   <si>
@@ -158,50 +158,62 @@
     <t>YC1DRZ</t>
   </si>
   <si>
     <t>YB4MBB</t>
   </si>
   <si>
     <t>YC8ECP</t>
   </si>
   <si>
     <t>YC0UL</t>
   </si>
   <si>
     <t>YE5RB</t>
   </si>
   <si>
     <t>YG3GBE</t>
   </si>
   <si>
     <t>9W2LIM</t>
   </si>
   <si>
     <t>YG4SAL</t>
   </si>
   <si>
     <t>YC3CDJ</t>
+  </si>
+  <si>
+    <t>YE5SPB</t>
+  </si>
+  <si>
+    <t>YD7APP</t>
+  </si>
+  <si>
+    <t>YC8BCQ</t>
+  </si>
+  <si>
+    <t>YD8FAC</t>
   </si>
   <si>
     <t>TERIMA KASIH ATAS PARTISIPASI REKAN-REKAN SEMUA. MOHON MAAF JIKA ADA KESALAHAN DALAM PENULISAN CALLSIGN NYA. SAMPAI JUMPA PADA NET BERIKUTNYA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1203,141 +1215,149 @@
       <c r="I19" s="8">
         <v>70</v>
       </c>
       <c r="J19" s="8"/>
       <c r="K19" s="9">
         <v>85</v>
       </c>
       <c r="L19" s="9"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="22">
       <c r="A20" s="4">
         <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="5">
         <v>26</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="6">
         <v>41</v>
       </c>
-      <c r="F20" s="6"/>
+      <c r="F20" s="6" t="s">
+        <v>48</v>
+      </c>
       <c r="G20" s="7">
         <v>56</v>
       </c>
       <c r="H20" s="7"/>
       <c r="I20" s="8">
         <v>71</v>
       </c>
       <c r="J20" s="8"/>
       <c r="K20" s="9">
         <v>86</v>
       </c>
       <c r="L20" s="9"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="22">
       <c r="A21" s="4">
         <v>12</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="5">
         <v>27</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="6">
         <v>42</v>
       </c>
-      <c r="F21" s="6"/>
+      <c r="F21" s="6" t="s">
+        <v>49</v>
+      </c>
       <c r="G21" s="7">
         <v>57</v>
       </c>
       <c r="H21" s="7"/>
       <c r="I21" s="8">
         <v>72</v>
       </c>
       <c r="J21" s="8"/>
       <c r="K21" s="9">
         <v>87</v>
       </c>
       <c r="L21" s="9"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="22">
       <c r="A22" s="4">
         <v>13</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="5">
         <v>28</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="6">
         <v>43</v>
       </c>
-      <c r="F22" s="6"/>
+      <c r="F22" s="6" t="s">
+        <v>50</v>
+      </c>
       <c r="G22" s="7">
         <v>58</v>
       </c>
       <c r="H22" s="7"/>
       <c r="I22" s="8">
         <v>73</v>
       </c>
       <c r="J22" s="8"/>
       <c r="K22" s="9">
         <v>88</v>
       </c>
       <c r="L22" s="9"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="22">
       <c r="A23" s="4">
         <v>14</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="5">
         <v>29</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="6">
         <v>44</v>
       </c>
-      <c r="F23" s="6"/>
+      <c r="F23" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="G23" s="7">
         <v>59</v>
       </c>
       <c r="H23" s="7"/>
       <c r="I23" s="8">
         <v>74</v>
       </c>
       <c r="J23" s="8"/>
       <c r="K23" s="9">
         <v>89</v>
       </c>
       <c r="L23" s="9"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="22">
       <c r="A24" s="4">
         <v>15</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="5">
         <v>30</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>37</v>
@@ -1353,51 +1373,51 @@
       <c r="I24" s="8">
         <v>75</v>
       </c>
       <c r="J24" s="8"/>
       <c r="K24" s="9">
         <v>90</v>
       </c>
       <c r="L24" s="9"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="12"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="10"/>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>