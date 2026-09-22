--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -9,90 +9,90 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$51</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>KEGIATAN HET RUTIN BANJARMASIN NET</t>
   </si>
   <si>
     <t>Freq / Server: BENJARMASIN SERVER ID 172.93.2218.167:9889</t>
   </si>
   <si>
     <t>Tanggal: 08-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YD8FAC</t>
   </si>
   <si>
     <t>KEAR: YD8HOU</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD9HOU</t>
   </si>
   <si>
     <t>ROHIYAH</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT</t>
   </si>
   <si>
     <t>12:08 UTC</t>
   </si>
   <si>
     <t>YB8AER</t>
   </si>
   <si>
     <t>ISMAIL, SH</t>
   </si>
@@ -330,56 +330,56 @@
   <si>
     <t>12:43 UTC</t>
   </si>
   <si>
     <t>YD8EHS</t>
   </si>
   <si>
     <t>MUHAMMAD IKBAL</t>
   </si>
   <si>
     <t>12:46 UTC</t>
   </si>
   <si>
     <t>YD8AVY</t>
   </si>
   <si>
     <t>SYARIFUDDIN</t>
   </si>
   <si>
     <t>12:54 UTC</t>
   </si>
   <si>
     <t>E25STI</t>
   </si>
   <si>
+    <t>THAILAND</t>
+  </si>
+  <si>
     <t>12:57 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
-[...1 lines deleted...]
-  <si>
     <t>HS9FMO</t>
   </si>
   <si>
     <t>12:59 UTC</t>
   </si>
   <si>
     <t>YD9IHE</t>
   </si>
   <si>
     <t>SUHARNO</t>
   </si>
   <si>
     <t>13:00 UTC</t>
   </si>
   <si>
     <t>YC1DRZ</t>
   </si>
   <si>
     <t>KUSNADI</t>
   </si>
   <si>
     <t>JAWA BARAT</t>
   </si>
   <si>
     <t>13:01 UTC</t>
@@ -420,72 +420,108 @@
   <si>
     <t>YE5RB</t>
   </si>
   <si>
     <t>IR. ABDUL RACHMAN BAKY</t>
   </si>
   <si>
     <t>13:10 UTC</t>
   </si>
   <si>
     <t>YG3GBE</t>
   </si>
   <si>
     <t>TAUFIK HENDRAPRASETIA</t>
   </si>
   <si>
     <t>JAWA TIMUR</t>
   </si>
   <si>
     <t>13:13 UTC</t>
   </si>
   <si>
     <t>9W2LIM</t>
   </si>
   <si>
+    <t>MALAYSIA</t>
+  </si>
+  <si>
     <t>13:18 UTC</t>
   </si>
   <si>
     <t>YG4SAL</t>
   </si>
   <si>
     <t>MARGONO</t>
   </si>
   <si>
     <t>LAMPUNG</t>
   </si>
   <si>
     <t>13:24 UTC</t>
   </si>
   <si>
     <t>YC3CDJ</t>
   </si>
   <si>
     <t>MUHAMAD ZAINURULLAH</t>
   </si>
   <si>
     <t>13:27 UTC</t>
+  </si>
+  <si>
+    <t>YE5SPB</t>
+  </si>
+  <si>
+    <t>DR. ASMOJI SP.B</t>
+  </si>
+  <si>
+    <t>13:36 UTC</t>
+  </si>
+  <si>
+    <t>YD7APP</t>
+  </si>
+  <si>
+    <t>JAROT PURWANTO. S.PD</t>
+  </si>
+  <si>
+    <t>14:02 UTC</t>
+  </si>
+  <si>
+    <t>YC8BCQ</t>
+  </si>
+  <si>
+    <t>HUSAIN</t>
+  </si>
+  <si>
+    <t>YD8FAC</t>
+  </si>
+  <si>
+    <t>RAMLAN</t>
+  </si>
+  <si>
+    <t>14:05 UTC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -890,55 +926,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="7" activePane="bottomLeft" state="frozen" topLeftCell="A8"/>
-      <selection pane="bottomLeft" activeCell="F8" sqref="F8:F47"/>
+      <selection pane="bottomLeft" activeCell="F8" sqref="F8:F51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="34" customWidth="true" style="0"/>
     <col min="4" max="4" width="26" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="24">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="24">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="C3" s="1" t="s">
         <v>2</v>
@@ -1501,74 +1537,74 @@
       </c>
       <c r="B35" s="5" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G35" s="4"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
-      <c r="E36" s="4"/>
+      <c r="E36" s="4" t="s">
+        <v>104</v>
+      </c>
       <c r="F36" s="5" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G36" s="4" t="s">
         <v>105</v>
       </c>
+      <c r="G36" s="4"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
-      <c r="E37" s="4"/>
+      <c r="E37" s="4" t="s">
+        <v>104</v>
+      </c>
       <c r="F37" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="G37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>109</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5" t="s">
@@ -1668,98 +1704,174 @@
       </c>
       <c r="B44" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="s">
         <v>131</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G44" s="4"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
-      <c r="E45" s="4"/>
+      <c r="E45" s="4" t="s">
+        <v>134</v>
+      </c>
       <c r="F45" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4" t="s">
         <v>131</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G47" s="4"/>
     </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="5">
+        <v>41</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" s="4"/>
+      <c r="E48" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G48" s="4"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="5">
+        <v>42</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G49" s="4"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="5">
+        <v>43</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G50" s="4"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="5">
+        <v>44</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G51" s="4"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A7:G47"/>
+  <autoFilter ref="A7:G51"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>