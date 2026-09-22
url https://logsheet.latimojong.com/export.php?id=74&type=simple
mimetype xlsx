--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -31,51 +31,51 @@
     <sheet name="Simpel" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>BANJAR MASIN BUNGAS NET</t>
   </si>
   <si>
     <t xml:space="preserve">Freq / Server: </t>
   </si>
   <si>
     <t>Tanggal: 07-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YD8FAC</t>
   </si>
   <si>
     <t>NCS: YD8FAC</t>
   </si>
   <si>
-    <t>KEAR: YC8BCQ</t>
+    <t>KEAR: -</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>CALL SIGN</t>
   </si>
   <si>
     <t>YC8BCQ</t>
   </si>
   <si>
     <t>YC7NNU</t>
   </si>
   <si>
     <t>YC7NGD</t>
   </si>
   <si>
     <t>YC9JLL</t>
   </si>
   <si>
     <t>YC8ECP</t>
   </si>
   <si>
     <t>YD2SAR</t>
   </si>