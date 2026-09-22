--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 07-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YD8FAC</t>
   </si>
   <si>
     <t>NCS: YD8FAC</t>
   </si>
   <si>
     <t>KEAR: YC8BCQ</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>