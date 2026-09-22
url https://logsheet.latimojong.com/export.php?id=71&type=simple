--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -3219,87 +3219,91 @@
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="6">
         <v>136</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>142</v>
       </c>
       <c r="G53" s="7">
         <v>182</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>186</v>
       </c>
       <c r="I53" s="8">
         <v>228</v>
       </c>
       <c r="J53" s="8" t="s">
         <v>230</v>
       </c>
       <c r="K53" s="9">
         <v>274</v>
       </c>
-      <c r="L53" s="9"/>
+      <c r="L53" s="9" t="s">
+        <v>261</v>
+      </c>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="22">
       <c r="A54" s="4">
         <v>45</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="5">
         <v>91</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E54" s="6">
         <v>137</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>143</v>
       </c>
       <c r="G54" s="7">
         <v>183</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>187</v>
       </c>
       <c r="I54" s="8">
         <v>229</v>
       </c>
       <c r="J54" s="8" t="s">
         <v>231</v>
       </c>
       <c r="K54" s="9">
         <v>275</v>
       </c>
-      <c r="L54" s="9"/>
+      <c r="L54" s="9" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="22">
       <c r="A55" s="4">
         <v>46</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="5">
         <v>92</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E55" s="6">
         <v>138</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>144</v>
       </c>
       <c r="G55" s="7">
         <v>184</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>188</v>