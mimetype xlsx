--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 06-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: YD8EQB</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD8EQB</t>
   </si>
   <si>
     <t>NIBAH, S.PD</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>12:11 UTC</t>
   </si>
   <si>
     <t>YD8EHV</t>
   </si>
   <si>
     <t>KAMARUDDIN</t>
   </si>
@@ -228,51 +228,51 @@
   <si>
     <t>YB8BV</t>
   </si>
   <si>
     <t>ANSAR</t>
   </si>
   <si>
     <t>12:25 UTC</t>
   </si>
   <si>
     <t>YC8HBQ</t>
   </si>
   <si>
     <t>ABDULLAH</t>
   </si>
   <si>
     <t>12:26 UTC</t>
   </si>
   <si>
     <t>ADIBA</t>
   </si>
   <si>
     <t>12:27 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>CA113</t>
   </si>
   <si>
     <t>HANIA</t>
   </si>
   <si>
     <t>MALUA</t>
   </si>
   <si>
     <t>YD8EHS</t>
   </si>
   <si>
     <t>MUHAMMAD IKBAL</t>
   </si>
   <si>
     <t>12:28 UTC</t>
   </si>
   <si>
     <t>YC8EMQ</t>
   </si>
   <si>
     <t>SUMAN</t>
   </si>
@@ -1187,51 +1187,51 @@
         <v>21</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="4"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="4"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G12" s="4"/>
     </row>
@@ -1303,51 +1303,51 @@
         <v>38</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="4"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G17" s="4"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="4"/>
     </row>
@@ -1362,95 +1362,95 @@
         <v>48</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="4"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>61</v>
       </c>
@@ -1503,51 +1503,51 @@
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G28" s="4"/>
     </row>
@@ -1638,351 +1638,353 @@
         <v>48</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="4"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G34" s="4"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="G35" s="4"/>
+      <c r="G35" s="4" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G36" s="4"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G39" s="4"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>111</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>116</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>120</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="5" t="s">
         <v>122</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>135</v>
       </c>
@@ -2037,91 +2039,91 @@
         <v>142</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>143</v>
       </c>
       <c r="G52" s="4"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>143</v>
       </c>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>147</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>148</v>
       </c>
       <c r="G54" s="4"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>150</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>151</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>152</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>153</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>151</v>
       </c>
@@ -2212,51 +2214,51 @@
         <v>166</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>167</v>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>170</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>173</v>
       </c>
@@ -2273,72 +2275,72 @@
         <v>175</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>176</v>
       </c>
       <c r="G64" s="4"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>179</v>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>182</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="4"/>
       <c r="E67" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>182</v>
       </c>
@@ -2355,74 +2357,74 @@
         <v>186</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>187</v>
       </c>
       <c r="G68" s="4"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>188</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>189</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>190</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>191</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>192</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>193</v>
       </c>
       <c r="G70" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:G70"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>