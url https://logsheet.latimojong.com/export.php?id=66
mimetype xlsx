--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 04-08-26</t>
   </si>
   <si>
     <t>Logsheeter: ADMIN</t>
   </si>
   <si>
     <t>NCS: YB8BV</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YB8ESA</t>
   </si>
   <si>
     <t>DRS. A.BAKHTIAR TOMBONG</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>01:37 UTC</t>
   </si>
   <si>
     <t>YC8APN</t>
   </si>
   <si>
     <t>SYAMSUDDIN PATHAN</t>
   </si>
@@ -126,51 +126,51 @@
   <si>
     <t>YC8ATI</t>
   </si>
   <si>
     <t>ANDI NUR ALAM SESSU</t>
   </si>
   <si>
     <t>01:48 UTC</t>
   </si>
   <si>
     <t>YC8HXR</t>
   </si>
   <si>
     <t>HARYANTO</t>
   </si>
   <si>
     <t>01:52 UTC</t>
   </si>
   <si>
     <t>BISMA</t>
   </si>
   <si>
     <t>02:03 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YC8FXS</t>
   </si>
   <si>
     <t>LA CONDING</t>
   </si>
   <si>
     <t>02:04 UTC</t>
   </si>
   <si>
     <t>YD8EVX</t>
   </si>
   <si>
     <t>KIMIN</t>
   </si>
   <si>
     <t>02:06 UTC</t>
   </si>
   <si>
     <t>YD8EON</t>
   </si>
   <si>
     <t>SANURAWI</t>
   </si>
@@ -749,51 +749,51 @@
         <v>21</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="4"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>30</v>
       </c>