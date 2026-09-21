--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -16,83 +16,83 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$128</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>NET ORARI LOKAL ENREKANG</t>
   </si>
   <si>
     <t>Freq / Server: 2M Band / RPU BUNTU BOLONG/SERVER LTIMOJONGID149.129.218.218</t>
   </si>
   <si>
     <t>Tanggal: 02-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: YD8ELN</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD8ELN</t>
   </si>
   <si>
     <t>SUMARDI</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>12:01 UTC</t>
   </si>
   <si>
     <t>YD8FAC</t>
   </si>
   <si>
     <t>RAMLAN</t>
   </si>
@@ -402,51 +402,51 @@
   <si>
     <t>YD8EIW</t>
   </si>
   <si>
     <t>MARSUKI</t>
   </si>
   <si>
     <t>12:42 UTC</t>
   </si>
   <si>
     <t>YB8BV</t>
   </si>
   <si>
     <t>ANSAR</t>
   </si>
   <si>
     <t>12:43 UTC</t>
   </si>
   <si>
     <t>ROS</t>
   </si>
   <si>
     <t>12:44 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YD8BXG</t>
   </si>
   <si>
     <t>AHMAD HAFID</t>
   </si>
   <si>
     <t>12:45 UTC</t>
   </si>
   <si>
     <t>YC8EPX</t>
   </si>
   <si>
     <t>FIRMAN</t>
   </si>
   <si>
     <t>YD8BIV</t>
   </si>
   <si>
     <t>ANDI HIRMAN</t>
   </si>
   <si>
     <t>12:46 UTC</t>
   </si>
@@ -520,53 +520,50 @@
     <t>PAPUA</t>
   </si>
   <si>
     <t>12:52 UTC</t>
   </si>
   <si>
     <t>YD8EQB</t>
   </si>
   <si>
     <t>NIBAH, S.PD</t>
   </si>
   <si>
     <t>12:53 UTC</t>
   </si>
   <si>
     <t>YD8EXB</t>
   </si>
   <si>
     <t>TUNTUN</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>12:54 UTC</t>
-  </si>
-[...1 lines deleted...]
-    <t>FORMAT CALLSIGN TIDAK VALID</t>
   </si>
   <si>
     <t>YD8ERV</t>
   </si>
   <si>
     <t>GUSTIANI</t>
   </si>
   <si>
     <t>YB8ECK</t>
   </si>
   <si>
     <t>SYAMSUL RIJAL JAYA M</t>
   </si>
   <si>
     <t>12:55 UTC</t>
   </si>
   <si>
     <t>YC8ATI</t>
   </si>
   <si>
     <t>ANDI NUR ALAM SESSU</t>
   </si>
   <si>
     <t>12:56 UTC</t>
   </si>
@@ -1630,51 +1627,51 @@
         <v>18</v>
       </c>
       <c r="D9" s="4"/>
       <c r="E9" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="4"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="4"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="4"/>
       <c r="E11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="4"/>
     </row>
@@ -2164,51 +2161,51 @@
         <v>101</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G37" s="4"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G39" s="4"/>
     </row>
@@ -2582,1340 +2579,1340 @@
         <v>165</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>163</v>
       </c>
       <c r="G59" s="4"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>166</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="5" t="s">
         <v>167</v>
       </c>
       <c r="G60" s="4" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C61" s="4" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>167</v>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C62" s="4" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G62" s="4"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C63" s="4" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G63" s="4"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4" t="s">
         <v>159</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G64" s="4"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C65" s="4" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="F65" s="5" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="C66" s="4" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="F66" s="5" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G66" s="4"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="5" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5">
         <v>61</v>
       </c>
       <c r="B68" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="4" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G68" s="4"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C69" s="4" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G69" s="4"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="C70" s="4" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="G70" s="4"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C71" s="4" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="4" t="s">
         <v>80</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G71" s="4"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5">
         <v>65</v>
       </c>
       <c r="B72" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C72" s="4" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G72" s="4"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C73" s="4" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D73" s="4"/>
       <c r="E73" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G73" s="4"/>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5">
         <v>67</v>
       </c>
       <c r="B74" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C74" s="4" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G74" s="4"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5">
         <v>68</v>
       </c>
       <c r="B75" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C75" s="4" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G75" s="4"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5">
         <v>69</v>
       </c>
       <c r="B76" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C76" s="4" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="G76" s="4"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5">
         <v>70</v>
       </c>
       <c r="B77" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D77" s="4"/>
       <c r="E77" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G77" s="4"/>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C78" s="4" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G78" s="4"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5">
         <v>72</v>
       </c>
       <c r="B79" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C79" s="4" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="G79" s="4"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D80" s="4"/>
       <c r="E80" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="G80" s="4"/>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D81" s="4"/>
       <c r="E81" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="G81" s="4"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C82" s="4" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D82" s="4"/>
       <c r="E82" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G82" s="4"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="5">
         <v>76</v>
       </c>
       <c r="B83" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D83" s="4"/>
       <c r="E83" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G83" s="4"/>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C84" s="4" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D84" s="4"/>
       <c r="E84" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="G84" s="4"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5">
         <v>78</v>
       </c>
       <c r="B85" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="C85" s="4" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D85" s="4"/>
       <c r="E85" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="G85" s="4"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>79</v>
       </c>
       <c r="B86" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C86" s="4" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="F86" s="5" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="G86" s="4"/>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>81</v>
       </c>
       <c r="B88" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D88" s="4"/>
       <c r="E88" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="G88" s="4"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5">
         <v>82</v>
       </c>
       <c r="B89" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C89" s="4" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D89" s="4"/>
       <c r="E89" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G89" s="4"/>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5">
         <v>83</v>
       </c>
       <c r="B90" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C90" s="4" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D90" s="4"/>
       <c r="E90" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G90" s="4"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5">
         <v>84</v>
       </c>
       <c r="B91" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C91" s="4" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="G91" s="4"/>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>85</v>
       </c>
       <c r="B92" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C92" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="C92" s="4" t="s">
+      <c r="D92" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="D92" s="4" t="s">
+      <c r="E92" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="F92" s="5" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
       <c r="G92" s="4"/>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>86</v>
       </c>
       <c r="B93" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C93" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="C93" s="4" t="s">
+      <c r="D93" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="F93" s="5" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
       <c r="G93" s="4"/>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5">
         <v>87</v>
       </c>
       <c r="B94" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C94" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="C94" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="G94" s="4"/>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5">
         <v>88</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="4"/>
       <c r="F95" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5">
         <v>89</v>
       </c>
       <c r="B96" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C96" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="C96" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G96" s="4"/>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5">
         <v>90</v>
       </c>
       <c r="B97" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C97" s="4" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D97" s="4"/>
       <c r="E97" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="G97" s="4"/>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5">
         <v>91</v>
       </c>
       <c r="B98" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="C98" s="4" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D98" s="4"/>
       <c r="E98" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="G98" s="4"/>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="5">
         <v>92</v>
       </c>
       <c r="B99" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C99" s="4" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D99" s="4"/>
       <c r="E99" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="G99" s="4"/>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="5">
         <v>93</v>
       </c>
       <c r="B100" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D100" s="4"/>
       <c r="E100" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G100" s="4"/>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5">
         <v>94</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="4"/>
       <c r="F101" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5">
         <v>95</v>
       </c>
       <c r="B102" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C102" s="4" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D102" s="4"/>
       <c r="E102" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="G102" s="4"/>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5">
         <v>96</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="4"/>
       <c r="F103" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5">
         <v>97</v>
       </c>
       <c r="B104" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C104" s="4" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D104" s="4"/>
       <c r="E104" s="4" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="G104" s="4"/>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="5">
         <v>98</v>
       </c>
       <c r="B105" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C105" s="4" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="D105" s="4"/>
       <c r="E105" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="F105" s="5" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="G105" s="4"/>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5">
         <v>99</v>
       </c>
       <c r="B106" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C106" s="4" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D106" s="4"/>
       <c r="E106" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G106" s="4"/>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5">
         <v>100</v>
       </c>
       <c r="B107" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C107" s="4" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D107" s="4"/>
       <c r="E107" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G107" s="4"/>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5">
         <v>101</v>
       </c>
       <c r="B108" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C108" s="4" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D108" s="4"/>
       <c r="E108" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G108" s="4"/>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="5">
         <v>102</v>
       </c>
       <c r="B109" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C109" s="4" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D109" s="4"/>
       <c r="E109" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G109" s="4"/>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="5">
         <v>103</v>
       </c>
       <c r="B110" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C110" s="4" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D110" s="4"/>
       <c r="E110" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G110" s="4"/>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5">
         <v>104</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C111" s="4"/>
       <c r="D111" s="4"/>
       <c r="E111" s="4"/>
       <c r="F111" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="G111" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5">
         <v>105</v>
       </c>
       <c r="B112" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C112" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="C112" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="G112" s="4"/>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5">
         <v>106</v>
       </c>
       <c r="B113" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="C113" s="4" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D113" s="4"/>
       <c r="E113" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="F113" s="5" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="G113" s="4"/>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="5">
         <v>107</v>
       </c>
       <c r="B114" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C114" s="4" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D114" s="4"/>
       <c r="E114" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G114" s="4"/>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5">
         <v>108</v>
       </c>
       <c r="B115" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C115" s="4" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D115" s="4"/>
       <c r="E115" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="G115" s="4"/>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5">
         <v>109</v>
       </c>
       <c r="B116" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="C116" s="4" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D116" s="4"/>
       <c r="E116" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="G116" s="4"/>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5">
         <v>110</v>
       </c>
       <c r="B117" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C117" s="4" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D117" s="4"/>
       <c r="E117" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="G117" s="4"/>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5">
         <v>111</v>
       </c>
       <c r="B118" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C118" s="4" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D118" s="4"/>
       <c r="E118" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="G118" s="4"/>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5">
         <v>112</v>
       </c>
       <c r="B119" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="C119" s="4" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D119" s="4"/>
       <c r="E119" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G119" s="4"/>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5">
         <v>113</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="4"/>
       <c r="F120" s="5" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="G120" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5">
         <v>114</v>
       </c>
       <c r="B121" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="C121" s="4" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="4" t="s">
         <v>149</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="G121" s="4"/>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5">
         <v>115</v>
       </c>
       <c r="B122" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C122" s="4" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D122" s="4"/>
       <c r="E122" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="G122" s="4"/>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="5">
         <v>116</v>
       </c>
       <c r="B123" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C123" s="4" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D123" s="4"/>
       <c r="E123" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="G123" s="4"/>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="5">
         <v>117</v>
       </c>
       <c r="B124" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="C124" s="4" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D124" s="4"/>
       <c r="E124" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="G124" s="4"/>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5">
         <v>118</v>
       </c>
       <c r="B125" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="C125" s="4" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D125" s="4"/>
       <c r="E125" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="G125" s="4"/>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5">
         <v>119</v>
       </c>
       <c r="B126" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C126" s="4" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D126" s="4"/>
       <c r="E126" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="G126" s="4"/>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5">
         <v>120</v>
       </c>
       <c r="B127" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C127" s="4" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D127" s="4"/>
       <c r="E127" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="G127" s="4"/>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="5">
         <v>121</v>
       </c>
       <c r="B128" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C128" s="4" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="D128" s="4"/>
       <c r="E128" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="G128" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:G128"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>