--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 29-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: YF8VHT</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YF8VHT</t>
   </si>
   <si>
     <t>AINUN YASIN</t>
   </si>
   <si>
     <t>MALUKU UTARA</t>
   </si>
   <si>
     <t>12:12 UTC</t>
   </si>
   <si>
     <t>YC8NFF</t>
   </si>
   <si>
     <t>SRI WAHYUNI</t>
   </si>
@@ -507,51 +507,51 @@
   <si>
     <t>YE7NPH</t>
   </si>
   <si>
     <t>RUSDIANSYAH, S.SOS</t>
   </si>
   <si>
     <t>YF8VEM</t>
   </si>
   <si>
     <t>M.RIWAYAT ABUHAI</t>
   </si>
   <si>
     <t>YG8VFT</t>
   </si>
   <si>
     <t>MUHAMMAD GADRI ALHADAD</t>
   </si>
   <si>
     <t>YG2GLX</t>
   </si>
   <si>
     <t>13:34 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YE5SPB</t>
   </si>
   <si>
     <t>DR. ASMOJI SP.B</t>
   </si>
   <si>
     <t>YD6HBM</t>
   </si>
   <si>
     <t>GINDA ZEIN HARAHAP</t>
   </si>
   <si>
     <t>YC6IES</t>
   </si>
   <si>
     <t>I HOK</t>
   </si>
   <si>
     <t>YG8WRP</t>
   </si>
   <si>
     <t>RIDWAN PATTISAHUSIWA</t>
   </si>