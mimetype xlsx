--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 28-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: YC7NUU</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YC7NNU</t>
   </si>
   <si>
     <t>MAISYARAH</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
     <t>12:01 UTC</t>
   </si>
   <si>
     <t>YB8AER</t>
   </si>
   <si>
     <t>ISMAIL, SH</t>
   </si>
@@ -357,51 +357,51 @@
   <si>
     <t>ABU HANIFAH</t>
   </si>
   <si>
     <t>KEPULAUAN BANGKA BELITUNG</t>
   </si>
   <si>
     <t>12:45 UTC</t>
   </si>
   <si>
     <t>YB8SDV</t>
   </si>
   <si>
     <t>ROY STEPANUS KALENGKONGAN</t>
   </si>
   <si>
     <t>12:46 UTC</t>
   </si>
   <si>
     <t>YC6WAI</t>
   </si>
   <si>
     <t>12:47 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YF7WMK</t>
   </si>
   <si>
     <t>H. SABRI YAHYA</t>
   </si>
   <si>
     <t>KALIMANTAN TIMUR</t>
   </si>
   <si>
     <t>12:48 UTC</t>
   </si>
   <si>
     <t>YC8DS</t>
   </si>
   <si>
     <t>ANDI IDHAN SIRI</t>
   </si>
   <si>
     <t>YD6AAD</t>
   </si>
   <si>
     <t>HUSNI HAMZAH</t>
   </si>