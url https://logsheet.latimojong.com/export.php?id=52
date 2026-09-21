--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,159 +48,159 @@
   <si>
     <t>Tanggal: 23-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YD8FAC</t>
   </si>
   <si>
     <t>NCS: YD8FAC</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>CA101</t>
   </si>
   <si>
     <t>TAHIR</t>
   </si>
   <si>
     <t>BUNGIN</t>
   </si>
   <si>
+    <t>01:35 UTC</t>
+  </si>
+  <si>
+    <t>TIDAK AKTIF</t>
+  </si>
+  <si>
+    <t>CA180</t>
+  </si>
+  <si>
+    <t>HADIALI</t>
+  </si>
+  <si>
+    <t>BUNTU BATU</t>
+  </si>
+  <si>
+    <t>01:36 UTC</t>
+  </si>
+  <si>
+    <t>CA126</t>
+  </si>
+  <si>
+    <t>SUPRIADI</t>
+  </si>
+  <si>
+    <t>CENDANA</t>
+  </si>
+  <si>
+    <t>01:37 UTC</t>
+  </si>
+  <si>
+    <t>CA216</t>
+  </si>
+  <si>
+    <t>TIRSA</t>
+  </si>
+  <si>
+    <t>MALUA</t>
+  </si>
+  <si>
+    <t>01:39 UTC</t>
+  </si>
+  <si>
+    <t>YD8BHI</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN</t>
+  </si>
+  <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
-    <t>01:35 UTC</t>
-[...46 lines deleted...]
-  <si>
     <t>01:40 UTC</t>
   </si>
   <si>
     <t>YC8BGQ</t>
   </si>
   <si>
     <t>MURSALIM</t>
   </si>
   <si>
     <t>01:42 UTC</t>
   </si>
   <si>
     <t>YD8EPB</t>
   </si>
   <si>
     <t>MARSAN</t>
   </si>
   <si>
     <t>01:43 UTC</t>
   </si>
   <si>
     <t>CA010</t>
   </si>
   <si>
     <t>ALIMUDDIN DARRAH</t>
   </si>
   <si>
     <t>BARAKA</t>
   </si>
   <si>
     <t>01:46 UTC</t>
   </si>
   <si>
     <t>CA306</t>
   </si>
   <si>
     <t>01:47 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>CA024</t>
   </si>
   <si>
     <t>NASRA</t>
   </si>
   <si>
     <t>01:48 UTC</t>
   </si>
   <si>
     <t>CA270</t>
   </si>
   <si>
     <t>HASANUNIDDIN</t>
   </si>
   <si>
     <t>01:51 UTC</t>
   </si>
   <si>
     <t>ANDIRAUO</t>
   </si>
   <si>
     <t>01:56 UTC</t>
   </si>
@@ -722,297 +722,297 @@
       </c>
       <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="G8" s="4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="4" t="s">
+      <c r="E9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="D10" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="E10" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="D11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="E11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G11" s="4"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="4"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="4"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4"/>
       <c r="E14" s="4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="4"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="4"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G18" s="4"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:G20"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>