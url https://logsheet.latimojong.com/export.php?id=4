--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -48,87 +48,87 @@
   <si>
     <t>Tanggal: 23-06-26</t>
   </si>
   <si>
     <t>Logsheeter: YB8BV</t>
   </si>
   <si>
     <t>NCS: YB8BV</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD8FAC</t>
   </si>
   <si>
     <t>RAMLAN</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>08:06 UTC</t>
   </si>
   <si>
     <t>YD8DTW</t>
   </si>
   <si>
     <t>SAINAL</t>
   </si>
   <si>
     <t>08:07 UTC</t>
   </si>
   <si>
     <t>HASRI</t>
   </si>
   <si>
     <t>08:08 UTC</t>
   </si>
   <si>
-    <t>FORMAT CALLSIGN TIDAK VALID</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YD8AMS</t>
   </si>
   <si>
     <t>ARIFUDDIN ADAM PASA</t>
   </si>
   <si>
     <t>08:09 UTC</t>
   </si>
   <si>
     <t>YD8APC</t>
   </si>
   <si>
     <t>ERNI SUDIARTI ROLISA</t>
   </si>
   <si>
     <t>08:11 UTC</t>
   </si>
   <si>
     <t>YC8ATI</t>
   </si>
   <si>
     <t>ANDI NUR ALAM SESSU</t>
   </si>