--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -16,83 +16,83 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$67</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>BANJARMASIN BUNGAS NET</t>
   </si>
   <si>
     <t>Freq / Server: BANJARMASIN SERVER</t>
   </si>
   <si>
     <t>Tanggal: 10-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD8FAC</t>
   </si>
   <si>
     <t>RAMLAN</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>12:03 UTC</t>
   </si>
   <si>
     <t>YD8MTU</t>
   </si>
   <si>
     <t>ANDI SULUNGKAU</t>
   </si>
@@ -492,54 +492,57 @@
   <si>
     <t>YE5RB</t>
   </si>
   <si>
     <t>IR. ABDUL RACHMAN BAKY</t>
   </si>
   <si>
     <t>13:13 UTC</t>
   </si>
   <si>
     <t>YB8SDV</t>
   </si>
   <si>
     <t>ROY STEPANUS KALENGKONGAN</t>
   </si>
   <si>
     <t>SULAWESI UTARA</t>
   </si>
   <si>
     <t>13:15 UTC</t>
   </si>
   <si>
     <t>HS9FMO</t>
   </si>
   <si>
+    <t>THAILAND</t>
+  </si>
+  <si>
     <t>13:17 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>E25STI</t>
   </si>
   <si>
     <t>13:18 UTC</t>
   </si>
   <si>
     <t>YD2DVD</t>
   </si>
   <si>
     <t>KRISNO</t>
   </si>
   <si>
     <t>13:19 UTC</t>
   </si>
   <si>
     <t>YB8PBS</t>
   </si>
   <si>
     <t>PURWOKO BUDILAKSONO</t>
   </si>
   <si>
     <t>YB4MBB</t>
   </si>
@@ -634,50 +637,53 @@
     <t>IDRIS A. RAHMAN</t>
   </si>
   <si>
     <t>13:42 UTC</t>
   </si>
   <si>
     <t>YC3OQU</t>
   </si>
   <si>
     <t>PRIHATIN DWI UTAMI</t>
   </si>
   <si>
     <t>13:44 UTC</t>
   </si>
   <si>
     <t>YD6HVY</t>
   </si>
   <si>
     <t>EKO WAHYU NUGROHO, ST</t>
   </si>
   <si>
     <t>14:02 UTC</t>
   </si>
   <si>
     <t>9W2LIM</t>
+  </si>
+  <si>
+    <t>MALAYSIA</t>
   </si>
   <si>
     <t>14:07 UTC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1981,356 +1987,362 @@
       </c>
       <c r="B50" s="5" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
         <v>155</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G50" s="4"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
-      <c r="E51" s="4"/>
+      <c r="E51" s="4" t="s">
+        <v>158</v>
+      </c>
       <c r="F51" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
-      <c r="E52" s="4"/>
+      <c r="E52" s="4" t="s">
+        <v>158</v>
+      </c>
       <c r="F52" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G54" s="4"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D57" s="4"/>
       <c r="E57" s="4" t="s">
         <v>53</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G57" s="4"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G58" s="4"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G59" s="4"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G60" s="4"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4" t="s">
         <v>75</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4" t="s">
         <v>79</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G62" s="4"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G63" s="4"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G64" s="4"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4" t="s">
         <v>82</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4" t="s">
         <v>79</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G66" s="4"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
-      <c r="E67" s="4"/>
+      <c r="E67" s="4" t="s">
+        <v>207</v>
+      </c>
       <c r="F67" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A7:G67"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>