--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 07-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YD8BGT</t>
   </si>
   <si>
     <t>NCS: YD8BGT</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YB8BV</t>
   </si>
   <si>
     <t>ANSAR</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>13:09 UTC</t>
   </si>
   <si>
     <t>YC8BCQ</t>
   </si>
   <si>
     <t>HUSAIN</t>
   </si>