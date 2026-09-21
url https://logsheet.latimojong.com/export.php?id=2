--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 22-06-26</t>
   </si>
   <si>
     <t>Logsheeter: YE5TMJ</t>
   </si>
   <si>
     <t>NCS: YE5TMJ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YE5WCO</t>
   </si>
   <si>
     <t>ISMAIL Z. HARAHAP</t>
   </si>
   <si>
     <t>KEPULAUAN RIAU</t>
   </si>
   <si>
     <t>15:34 UTC</t>
   </si>
   <si>
     <t>YF5NZL</t>
   </si>
   <si>
     <t>NUZUL QURAINI</t>
   </si>