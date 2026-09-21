--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -16,83 +16,83 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$83</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>BANJARMASIN BUNGAS NET</t>
   </si>
   <si>
     <t>Freq / Server: SERVER BANJARMASIN</t>
   </si>
   <si>
     <t>Tanggal: 06-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YC4AJE</t>
   </si>
   <si>
     <t>FAHRIZAL</t>
   </si>
   <si>
     <t>JAMBI</t>
   </si>
   <si>
     <t>12:04 UTC</t>
   </si>
   <si>
     <t>YC8EPE</t>
   </si>
   <si>
     <t>KANDACONG</t>
   </si>
@@ -162,51 +162,51 @@
   <si>
     <t>YC7HHM</t>
   </si>
   <si>
     <t>ERHAMSYAH</t>
   </si>
   <si>
     <t>YB7UYA</t>
   </si>
   <si>
     <t>AHYAR ASDIN SP</t>
   </si>
   <si>
     <t>KALIMANTAN TIMUR</t>
   </si>
   <si>
     <t>12:20 UTC</t>
   </si>
   <si>
     <t>YF7KFH</t>
   </si>
   <si>
     <t>12:22 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YF5STS</t>
   </si>
   <si>
     <t>BUDI SANTOSO</t>
   </si>
   <si>
     <t>KEPULAUAN RIAU</t>
   </si>
   <si>
     <t>YD2SAR</t>
   </si>
   <si>
     <t>SARTONO</t>
   </si>
   <si>
     <t>JAWA TENGAH</t>
   </si>
   <si>
     <t>12:23 UTC</t>
   </si>
   <si>
     <t>YC6IEB</t>
   </si>
@@ -346,50 +346,53 @@
     <t>GINDA ZEIN HARAHAP</t>
   </si>
   <si>
     <t>12:49 UTC</t>
   </si>
   <si>
     <t>YC8HBQ</t>
   </si>
   <si>
     <t>ABDULLAH</t>
   </si>
   <si>
     <t>12:50 UTC</t>
   </si>
   <si>
     <t>YC4FQC</t>
   </si>
   <si>
     <t>NORMAN JAYA</t>
   </si>
   <si>
     <t>12:51 UTC</t>
   </si>
   <si>
     <t>9W2LIM</t>
+  </si>
+  <si>
+    <t>MALAYSIA</t>
   </si>
   <si>
     <t>12:54 UTC</t>
   </si>
   <si>
     <t>YC8HNM</t>
   </si>
   <si>
     <t>NASRUM A. MAKKASAU</t>
   </si>
   <si>
     <t>12:56 UTC</t>
   </si>
   <si>
     <t>YC8BRA</t>
   </si>
   <si>
     <t>M. BASRI ASMARA</t>
   </si>
   <si>
     <t>12:57 UTC</t>
   </si>
   <si>
     <t>YD9HZV</t>
   </si>
@@ -1831,923 +1834,925 @@
       </c>
       <c r="B36" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G36" s="4"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
-      <c r="E37" s="4"/>
+      <c r="E37" s="4" t="s">
+        <v>110</v>
+      </c>
       <c r="F37" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G39" s="4"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G40" s="4"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G41" s="4"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G47" s="4"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G48" s="4"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G49" s="4"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G50" s="4"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="4" t="s">
         <v>79</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G51" s="4"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G52" s="4"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="4" t="s">
         <v>51</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G54" s="4"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G58" s="4"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G59" s="4"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G60" s="4"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G62" s="4"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G64" s="4"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G66" s="4"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D67" s="4"/>
       <c r="E67" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G67" s="4"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5">
         <v>61</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G68" s="4"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G69" s="4"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="4" t="s">
         <v>51</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G70" s="4"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G71" s="4"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5">
         <v>65</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G72" s="4"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D73" s="4"/>
       <c r="E73" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G73" s="4"/>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5">
         <v>67</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G74" s="4"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5">
         <v>68</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G75" s="4"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5">
         <v>69</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G76" s="4"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5">
         <v>70</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D77" s="4"/>
       <c r="E77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G77" s="4"/>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G78" s="4"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5">
         <v>72</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G79" s="4"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D80" s="4"/>
       <c r="E80" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G80" s="4"/>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D81" s="4"/>
       <c r="E81" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G81" s="4"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D82" s="4"/>
       <c r="E82" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G82" s="4"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="5">
         <v>76</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D83" s="4"/>
       <c r="E83" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G83" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:G83"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>