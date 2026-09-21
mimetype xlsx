--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -16,83 +16,83 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$94</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>NET RUTIN ORLOK ENREKANG</t>
   </si>
   <si>
     <t>Freq / Server: 145.3500/RPU LATIMOJONG</t>
   </si>
   <si>
     <t>Tanggal: 05-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YD8EVS</t>
   </si>
   <si>
     <t>NASRUDDIN</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>12:01 UTC</t>
   </si>
   <si>
     <t>YD8DNS</t>
   </si>
   <si>
     <t>RUSLI</t>
   </si>
@@ -519,51 +519,51 @@
   <si>
     <t>YC8ETQ</t>
   </si>
   <si>
     <t>MUH.RASYIDIN AMIR</t>
   </si>
   <si>
     <t>12:48 UTC</t>
   </si>
   <si>
     <t>YD8BMN</t>
   </si>
   <si>
     <t>MUSLIADI</t>
   </si>
   <si>
     <t>12:49 UTC</t>
   </si>
   <si>
     <t>ADIBACAMAR</t>
   </si>
   <si>
     <t>12:50 UTC</t>
   </si>
   <si>
-    <t>FORMAT CALLSIGN TIDAK VALID</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YD8AZE</t>
   </si>
   <si>
     <t>MANSYUR</t>
   </si>
   <si>
     <t>12:51 UTC</t>
   </si>
   <si>
     <t>YC8DEH</t>
   </si>
   <si>
     <t>MARTHEN LINGGI ALLO</t>
   </si>
   <si>
     <t>12:52 UTC</t>
   </si>
   <si>
     <t>CAROSDIANA</t>
   </si>
   <si>
     <t>12:53 UTC</t>
   </si>
@@ -655,53 +655,50 @@
     <t>13:01 UTC</t>
   </si>
   <si>
     <t>YD8MXX</t>
   </si>
   <si>
     <t>IQBAL TRI HARIYANTO</t>
   </si>
   <si>
     <t>13:02 UTC</t>
   </si>
   <si>
     <t>YD8FJV</t>
   </si>
   <si>
     <t>SUKARNO WIRA PUTRA</t>
   </si>
   <si>
     <t>13:03 UTC</t>
   </si>
   <si>
     <t>CAMAR177</t>
   </si>
   <si>
     <t>13:04 UTC</t>
-  </si>
-[...1 lines deleted...]
-    <t>TIDAK TERDAFTAR</t>
   </si>
   <si>
     <t>YD8IGA</t>
   </si>
   <si>
     <t>SISWANTO</t>
   </si>
   <si>
     <t>13:05 UTC</t>
   </si>
   <si>
     <t>CAMAR270</t>
   </si>
   <si>
     <t>13:06 UTC</t>
   </si>
   <si>
     <t>YD8EON</t>
   </si>
   <si>
     <t>SANURAWI</t>
   </si>
   <si>
     <t>13:07 UTC</t>
   </si>
@@ -2603,397 +2600,397 @@
         <v>209</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>210</v>
       </c>
       <c r="G74" s="4"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5">
         <v>68</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="5" t="s">
         <v>212</v>
       </c>
       <c r="G75" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5">
         <v>69</v>
       </c>
       <c r="B76" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C76" s="4" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="4" t="s">
         <v>113</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="G76" s="4"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5">
         <v>70</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="4"/>
       <c r="F77" s="5" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G77" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C78" s="4" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G78" s="4"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5">
         <v>72</v>
       </c>
       <c r="B79" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" s="4" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="G79" s="4"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D80" s="4"/>
       <c r="E80" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="G80" s="4"/>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D81" s="4"/>
       <c r="E81" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="G81" s="4"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C82" s="4" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D82" s="4"/>
       <c r="E82" s="4" t="s">
         <v>55</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="G82" s="4"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="5">
         <v>76</v>
       </c>
       <c r="B83" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D83" s="4"/>
       <c r="E83" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G83" s="4"/>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C84" s="4" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D84" s="4"/>
       <c r="E84" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G84" s="4"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5">
         <v>78</v>
       </c>
       <c r="B85" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C85" s="4" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D85" s="4"/>
       <c r="E85" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G85" s="4"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>79</v>
       </c>
       <c r="B86" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C86" s="4" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="G86" s="4"/>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C87" s="4" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D87" s="4"/>
       <c r="E87" s="4" t="s">
         <v>107</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G87" s="4"/>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>81</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="4"/>
       <c r="F88" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G88" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5">
         <v>82</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
       <c r="F89" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G89" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5">
         <v>83</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="4"/>
       <c r="F90" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G90" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5">
         <v>84</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="4"/>
       <c r="F91" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="G91" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>85</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="4"/>
       <c r="F92" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="G92" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>86</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
       <c r="F93" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="G93" s="4" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5">
         <v>87</v>
       </c>
       <c r="B94" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C94" s="4" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D94" s="4"/>
       <c r="E94" s="4" t="s">
         <v>113</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G94" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:G94"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>