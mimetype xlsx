--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -16,83 +16,83 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$63</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>BANJARMASIN BUNGAS NET</t>
   </si>
   <si>
     <t>Freq / Server: BANJAARMASIN SERVER 172.93.218.167:9889</t>
   </si>
   <si>
     <t>Tanggal: 03-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YC7NNU</t>
   </si>
   <si>
     <t>MAISYARAH</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
     <t>12:19 UTC</t>
   </si>
   <si>
     <t>YC7HHM</t>
   </si>
   <si>
     <t>ERHAMSYAH</t>
   </si>
@@ -588,54 +588,57 @@
   <si>
     <t>14:04 UTC</t>
   </si>
   <si>
     <t>YB8BV</t>
   </si>
   <si>
     <t>ANSAR</t>
   </si>
   <si>
     <t>14:05 UTC</t>
   </si>
   <si>
     <t>YD6AOO</t>
   </si>
   <si>
     <t>ZULKIFLI.SE</t>
   </si>
   <si>
     <t>14:18 UTC</t>
   </si>
   <si>
     <t>9W2LIM</t>
   </si>
   <si>
+    <t>MALAYSIA</t>
+  </si>
+  <si>
     <t>14:20 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2164,56 +2167,58 @@
       </c>
       <c r="B62" s="5" t="s">
         <v>186</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>187</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4" t="s">
         <v>167</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>188</v>
       </c>
       <c r="G62" s="4"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
-      <c r="E63" s="4"/>
+      <c r="E63" s="4" t="s">
+        <v>190</v>
+      </c>
       <c r="F63" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A7:G63"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>