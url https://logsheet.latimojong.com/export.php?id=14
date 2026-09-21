--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 03-07-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YC8EPE</t>
   </si>
   <si>
     <t>KANDACONG</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>12:03 UTC</t>
   </si>
   <si>
     <t>YC4AJE</t>
   </si>
   <si>
     <t>FAHRIZAL</t>
   </si>