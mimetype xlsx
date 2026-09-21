--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tanggal: 22-06-26</t>
   </si>
   <si>
     <t>Logsheeter: ADMIN</t>
   </si>
   <si>
     <t>NCS: YB8BV</t>
   </si>
   <si>
     <t>KEAR: -</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YB8BV</t>
   </si>
   <si>
     <t>ANSAR</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
     <t>YD8GZA</t>
   </si>
   <si>
     <t>HARIANTO</t>
   </si>
   <si>
     <t>YD8FAC</t>
   </si>